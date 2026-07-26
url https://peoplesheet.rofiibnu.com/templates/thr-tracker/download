--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -12,92 +12,95 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Setup" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="THR Calculation" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Summary" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="51">
   <si>
     <t>PeopleSheet Template Setup</t>
   </si>
   <si>
     <t>Kelola pencairan THR untuk hari raya keagamaan. Otomatis menghitung THR prorata untuk karyawan dengan masa kerja kurang dari 12 bulan.</t>
   </si>
   <si>
     <t>Template</t>
   </si>
   <si>
     <t>THR Tracker</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>PT Contoh Indonesia</t>
   </si>
   <si>
     <t>Privacy note</t>
   </si>
   <si>
     <t>No login. No employee database. Work locally in your spreadsheet.</t>
   </si>
   <si>
     <t>How to use</t>
   </si>
   <si>
     <t>Replace sample rows, keep formulas, then upload to Google Sheets if needed.</t>
   </si>
   <si>
     <t>THR configuration</t>
   </si>
   <si>
     <t>THR year</t>
   </si>
   <si>
     <t>Min tenure for full THR (months)</t>
+  </si>
+  <si>
+    <t>Religious holiday date</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
     <t>Verifikasi ketentuan THR terbaru sebelum dipakai untuk kepatuhan.</t>
   </si>
   <si>
     <t>THR Calculation</t>
   </si>
   <si>
     <t>THR eligibility and amount per employee.</t>
   </si>
   <si>
     <t>Employee No.</t>
   </si>
   <si>
     <t>Employee Name</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>Hire Date</t>
   </si>
@@ -252,52 +255,52 @@
       </left>
       <right style="thin">
         <color rgb="CBD5E1"/>
       </right>
       <top style="thin">
         <color rgb="CBD5E1"/>
       </top>
       <bottom style="thin">
         <color rgb="CBD5E1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -624,51 +627,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
@@ -728,316 +731,324 @@
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="4">
+        <v>46101</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>15</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
-    <col min="4" max="4" width="14" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14" style="4" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="16" style="6" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="16" style="6" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
-    <col min="10" max="10" width="14" style="5" customWidth="1"/>
+    <col min="10" max="10" width="14" style="4" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
-      <c r="J1" s="5"/>
+      <c r="J1" s="4"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
-      <c r="J2" s="5"/>
+      <c r="J2" s="4"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" s="11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" s="12">
         <v>45352</v>
       </c>
       <c r="E5" s="3">
-        <f>DATEDIF(D5,DATE(Setup!$B$12,12,31),"M")</f>
+        <f>DATEDIF(D5,Setup!$B$14,"M")</f>
       </c>
       <c r="F5" s="13">
         <v>7500000</v>
       </c>
       <c r="G5" s="3">
         <f>IF(E5&gt;=Setup!$B$13,"Yes","No")</f>
       </c>
       <c r="H5" s="13">
         <f>IF(G5="Yes",F5,F5*E5/12)</f>
       </c>
       <c r="I5" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J5" s="12">
         <v>46127</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6" s="15">
         <v>45092</v>
       </c>
       <c r="E6" s="14">
-        <f>DATEDIF(D6,DATE(Setup!$B$12,12,31),"M")</f>
+        <f>DATEDIF(D6,Setup!$B$14,"M")</f>
       </c>
       <c r="F6" s="16">
         <v>12000000</v>
       </c>
       <c r="G6" s="14">
         <f>IF(E6&gt;=Setup!$B$13,"Yes","No")</f>
       </c>
       <c r="H6" s="16">
         <f>IF(G6="Yes",F6,F6*E6/12)</f>
       </c>
       <c r="I6" s="14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" s="15">
         <v>46127</v>
       </c>
       <c r="K6" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7" s="12">
         <v>45658</v>
       </c>
       <c r="E7" s="3">
-        <f>DATEDIF(D7,DATE(Setup!$B$12,12,31),"M")</f>
+        <f>DATEDIF(D7,Setup!$B$14,"M")</f>
       </c>
       <c r="F7" s="13">
         <v>6800000</v>
       </c>
       <c r="G7" s="3">
         <f>IF(E7&gt;=Setup!$B$13,"Yes","No")</f>
       </c>
       <c r="H7" s="13">
         <f>IF(G7="Yes",F7,F7*E7/12)</f>
       </c>
       <c r="I7" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="15">
         <v>45971</v>
       </c>
       <c r="E8" s="14">
-        <f>DATEDIF(D8,DATE(Setup!$B$12,12,31),"M")</f>
+        <f>DATEDIF(D8,Setup!$B$14,"M")</f>
       </c>
       <c r="F8" s="16">
         <v>5500000</v>
       </c>
       <c r="G8" s="14">
         <f>IF(E8&gt;=Setup!$B$13,"Yes","No")</f>
       </c>
       <c r="H8" s="16">
         <f>IF(G8="Yes",F8,F8*E8/12)</f>
       </c>
       <c r="I8" s="14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="K8" s="14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9" s="12">
         <v>45536</v>
       </c>
       <c r="E9" s="3">
-        <f>DATEDIF(D9,DATE(Setup!$B$12,12,31),"M")</f>
+        <f>DATEDIF(D9,Setup!$B$14,"M")</f>
       </c>
       <c r="F9" s="13">
         <v>6200000</v>
       </c>
       <c r="G9" s="3">
         <f>IF(E9&gt;=Setup!$B$13,"Yes","No")</f>
       </c>
       <c r="H9" s="13">
         <f>IF(G9="Yes",F9,F9*E9/12)</f>
       </c>
       <c r="I9" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J9" s="12">
         <v>46127</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="11" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="12" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="13" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="14" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="15" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="16" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="17" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="18" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="19" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="20" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="21" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="22" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="23" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="24" spans="9:9" x14ac:dyDescent="0.25"/>
     <row r="25" spans="9:9" x14ac:dyDescent="0.25"/>
   </sheetData>
@@ -1055,119 +1066,119 @@
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="18" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5" s="3">
         <f>COUNTIF('THR Calculation'!C5:C25,"Operations")</f>
       </c>
       <c r="C5" s="13">
         <f>SUMIF('THR Calculation'!C5:C25,"Operations",'THR Calculation'!H5:H25)</f>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="14">
         <f>COUNTIF('THR Calculation'!C5:C25,"People")</f>
       </c>
       <c r="C6" s="16">
         <f>SUMIF('THR Calculation'!C5:C25,"People",'THR Calculation'!H5:H25)</f>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" s="3">
         <f>COUNTIF('THR Calculation'!C5:C25,"Finance")</f>
       </c>
       <c r="C7" s="13">
         <f>SUMIF('THR Calculation'!C5:C25,"Finance",'THR Calculation'!H5:H25)</f>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" s="14">
         <f>SUM(B5:B7)</f>
       </c>
       <c r="C8" s="16">
         <f>SUM(C5:C7)</f>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">