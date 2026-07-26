--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -905,91 +905,91 @@
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">