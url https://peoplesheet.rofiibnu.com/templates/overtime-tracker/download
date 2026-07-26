--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Setup" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Overtime Log" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Monthly Summary" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="56">
   <si>
     <t>PeopleSheet Template Setup</t>
   </si>
   <si>
     <t>Catat lembur harian dengan perhitungan jam otomatis, pengali tarif sesuai hukum ketenagakerjaan Indonesia, dan rekap bulanan.</t>
   </si>
   <si>
     <t>Template</t>
   </si>
   <si>
     <t>Overtime Tracker</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>PT Contoh Indonesia</t>
   </si>
   <si>
     <t>Privacy note</t>
   </si>
   <si>
@@ -77,72 +77,81 @@
   <si>
     <t>Rate reference (UU 13/2003)</t>
   </si>
   <si>
     <t>Weekday first 1hr</t>
   </si>
   <si>
     <t>Weekday next hrs</t>
   </si>
   <si>
     <t>Weekend/Holiday first 8hr</t>
   </si>
   <si>
     <t>Weekend/Holiday next hrs</t>
   </si>
   <si>
     <t>Monthly working hours</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
     <t>Verifikasi aturan lembur terbaru sebelum dipakai sebagai dasar kepatuhan.</t>
   </si>
   <si>
+    <t>Catatan</t>
+  </si>
+  <si>
+    <t>Pengali di atas berlaku untuk 5 hari kerja/minggu. Untuk 6 hari kerja: akhir pekan 7 jam pertama = 2x, jam ke-8 = 3x, jam ke-9+ = 4x.</t>
+  </si>
+  <si>
+    <t>Batas Lembur</t>
+  </si>
+  <si>
+    <t>Max 4 jam/hari, 18 jam/minggu (Permenaker 10/2022).</t>
+  </si>
+  <si>
     <t>Overtime Log</t>
   </si>
   <si>
     <t>Daily overtime entries with auto-calculated pay.</t>
   </si>
   <si>
     <t>Employee No.</t>
   </si>
   <si>
     <t>Employee Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Day Type</t>
   </si>
   <si>
     <t>Hours</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rate Multiplier</t>
   </si>
   <si>
     <t>Gross Salary</t>
   </si>
   <si>
     <t>Hourly Rate</t>
   </si>
   <si>
     <t>OT Pay</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>EMP-001</t>
   </si>
   <si>
     <t>Dina Prasetya</t>
   </si>
   <si>
     <t>Weekday</t>
   </si>
@@ -635,51 +644,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
@@ -724,51 +733,51 @@
       <c r="C7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4">
-        <v>46174</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B15">
         <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
@@ -778,480 +787,475 @@
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19">
         <v>173</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="14" style="6" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
-    <col min="6" max="6" width="16" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="28" customWidth="1"/>
+    <col min="6" max="6" width="16" style="7" customWidth="1"/>
+    <col min="7" max="7" width="14" style="7" customWidth="1"/>
+    <col min="8" max="8" width="16" style="7" customWidth="1"/>
+    <col min="9" max="9" width="12" customWidth="1"/>
+    <col min="10" max="10" width="28" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="24" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
-      <c r="I1" s="7"/>
-[...1 lines deleted...]
-    <row r="2" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
-      <c r="I2" s="7"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>31</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>32</v>
       </c>
       <c r="G4" s="12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H4" s="12" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>34</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>35</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C5" s="13">
-        <v>46178</v>
+        <v>46208</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E5" s="3">
         <v>2</v>
       </c>
-      <c r="F5" s="3">
-        <f>IF(D5="Weekday",IF(E5&lt;=1,Setup!$B$15,Setup!$B$16),IF(E5&lt;=8,Setup!$B$17,Setup!$B$18))</f>
+      <c r="F5" s="14">
+        <v>7500000</v>
       </c>
       <c r="G5" s="14">
-        <v>7500000</v>
+        <f>F5/Setup!$B$19</f>
       </c>
       <c r="H5" s="14">
-        <f>G5/Setup!$B$19</f>
-[...2 lines deleted...]
-        <f>E5*F5*H5</f>
+        <f>IF(D5="Weekday",1.5*G5+MAX(0,E5-1)*2*G5,MIN(E5,8)*2*G5+MAX(0,E5-8)*3*G5)</f>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="K5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B6" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="16">
+        <v>46213</v>
+      </c>
+      <c r="D6" s="15" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E6" s="15">
         <v>3</v>
       </c>
-      <c r="F6" s="15">
-        <f>IF(D6="Weekday",IF(E6&lt;=1,Setup!$B$15,Setup!$B$16),IF(E6&lt;=8,Setup!$B$17,Setup!$B$18))</f>
+      <c r="F6" s="17">
+        <v>6800000</v>
       </c>
       <c r="G6" s="17">
-        <v>6800000</v>
+        <f>F6/Setup!$B$19</f>
       </c>
       <c r="H6" s="17">
-        <f>G6/Setup!$B$19</f>
-[...2 lines deleted...]
-        <f>E6*F6*H6</f>
+        <f>IF(D6="Weekday",1.5*G6+MAX(0,E6-1)*2*G6,MIN(E6,8)*2*G6+MAX(0,E6-8)*3*G6)</f>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>40</v>
       </c>
       <c r="J6" s="15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="K6" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C7" s="13">
-        <v>46190</v>
+        <v>46220</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E7" s="3">
         <v>4</v>
       </c>
-      <c r="F7" s="3">
-        <f>IF(D7="Weekday",IF(E7&lt;=1,Setup!$B$15,Setup!$B$16),IF(E7&lt;=8,Setup!$B$17,Setup!$B$18))</f>
+      <c r="F7" s="14">
+        <v>5500000</v>
       </c>
       <c r="G7" s="14">
-        <v>5500000</v>
+        <f>F7/Setup!$B$19</f>
       </c>
       <c r="H7" s="14">
-        <f>G7/Setup!$B$19</f>
-[...2 lines deleted...]
-        <f>E7*F7*H7</f>
+        <f>IF(D7="Weekday",1.5*G7+MAX(0,E7-1)*2*G7,MIN(E7,8)*2*G7+MAX(0,E7-8)*3*G7)</f>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="K7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C8" s="16">
-        <v>46197</v>
+        <v>46227</v>
       </c>
       <c r="D8" s="15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E8" s="15">
         <v>4</v>
       </c>
-      <c r="F8" s="15">
-        <f>IF(D8="Weekday",IF(E8&lt;=1,Setup!$B$15,Setup!$B$16),IF(E8&lt;=8,Setup!$B$17,Setup!$B$18))</f>
+      <c r="F8" s="17">
+        <v>12000000</v>
       </c>
       <c r="G8" s="17">
-        <v>12000000</v>
+        <f>F8/Setup!$B$19</f>
       </c>
       <c r="H8" s="17">
-        <f>G8/Setup!$B$19</f>
-[...2 lines deleted...]
-        <f>E8*F8*H8</f>
+        <f>IF(D8="Weekday",1.5*G8+MAX(0,E8-1)*2*G8,MIN(E8,8)*2*G8+MAX(0,E8-8)*3*G8)</f>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>40</v>
       </c>
       <c r="J8" s="15" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B9" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="13">
+        <v>46228</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E9" s="3">
         <v>2</v>
       </c>
-      <c r="F9" s="3">
-        <f>IF(D9="Weekday",IF(E9&lt;=1,Setup!$B$15,Setup!$B$16),IF(E9&lt;=8,Setup!$B$17,Setup!$B$18))</f>
+      <c r="F9" s="14">
+        <v>6200000</v>
       </c>
       <c r="G9" s="14">
-        <v>6200000</v>
+        <f>F9/Setup!$B$19</f>
       </c>
       <c r="H9" s="14">
-        <f>G9/Setup!$B$19</f>
-[...2 lines deleted...]
-        <f>E9*F9*H9</f>
+        <f>IF(D9="Weekday",1.5*G9+MAX(0,E9-1)*2*G9,MIN(E9,8)*2*G9+MAX(0,E9-8)*3*G9)</f>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="K9" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="4:10" x14ac:dyDescent="0.25"/>
-[...14 lines deleted...]
-    <row r="25" spans="4:10" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="4:9" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="4:9" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <autoFilter ref="A4:K4"/>
+  <autoFilter ref="A4:J4"/>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" sqref="D10:D25">
       <formula1>"Weekday,Weekend,Holiday"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" sqref="D5:D25">
       <formula1>"Weekday,Weekend,Holiday"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="J10:J25">
+    <dataValidation type="list" allowBlank="1" sqref="I10:I25">
       <formula1>"Pending,Approved,Rejected"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="J5:J25">
+    <dataValidation type="list" allowBlank="1" sqref="I5:I25">
       <formula1>"Pending,Approved,Rejected"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="18" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C4" s="10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C5" s="3">
         <f>SUMIF('Overtime Log'!$A:$A,A5,'Overtime Log'!$E:$E)</f>
       </c>
       <c r="D5" s="14">
         <f>SUMIF('Overtime Log'!$A:$A,A5,'Overtime Log'!$I:$I)</f>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C6" s="15">
         <f>SUMIF('Overtime Log'!$A:$A,A6,'Overtime Log'!$E:$E)</f>
       </c>
       <c r="D6" s="17">
         <f>SUMIF('Overtime Log'!$A:$A,A6,'Overtime Log'!$I:$I)</f>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C7" s="3">
         <f>SUMIF('Overtime Log'!$A:$A,A7,'Overtime Log'!$E:$E)</f>
       </c>
       <c r="D7" s="14">
         <f>SUMIF('Overtime Log'!$A:$A,A7,'Overtime Log'!$I:$I)</f>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C8" s="15">
         <f>SUMIF('Overtime Log'!$A:$A,A8,'Overtime Log'!$E:$E)</f>
       </c>
       <c r="D8" s="17">
         <f>SUMIF('Overtime Log'!$A:$A,A8,'Overtime Log'!$I:$I)</f>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C9" s="3">
         <f>SUMIF('Overtime Log'!$A:$A,A9,'Overtime Log'!$E:$E)</f>
       </c>
       <c r="D9" s="14">
         <f>SUMIF('Overtime Log'!$A:$A,A9,'Overtime Log'!$I:$I)</f>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">