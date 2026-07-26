--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Setup" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="BPJS Contributions" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Summary" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="66">
   <si>
     <t>PeopleSheet Template Setup</t>
   </si>
   <si>
     <t>Pantau seluruh iuran BPJS (JHT, JP, JKK, JKM, dan BPJS Kesehatan) untuk porsi karyawan dan perusahaan dengan tarif yang dapat diatur di Setup.</t>
   </si>
   <si>
     <t>Template</t>
   </si>
   <si>
     <t>BPJS Contributions Tracker</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>PT Contoh Indonesia</t>
   </si>
   <si>
     <t>Privacy note</t>
   </si>
   <si>
@@ -87,50 +87,71 @@
     <t>JHT Company</t>
   </si>
   <si>
     <t>JP Employee</t>
   </si>
   <si>
     <t>JP Company</t>
   </si>
   <si>
     <t>BPJS Kes Employee</t>
   </si>
   <si>
     <t>BPJS Kes Company</t>
   </si>
   <si>
     <t>JKK Company</t>
   </si>
   <si>
     <t>JKM Company</t>
   </si>
   <si>
     <t>JP Wage Cap</t>
   </si>
   <si>
     <t>BPJS Kes Wage Cap</t>
+  </si>
+  <si>
+    <t>Catatan</t>
+  </si>
+  <si>
+    <t>JKK</t>
+  </si>
+  <si>
+    <t>0.24% = Tier 1 (risiko rendah). Ubah sesuai klasifikasi risiko perusahaan (0.24%-1.74%).</t>
+  </si>
+  <si>
+    <t>BPJS Kes (Prsh)</t>
+  </si>
+  <si>
+    <t>4% = tarif insentif pemerintah. Tarif asli PP 87/2013 adalah 5%. Verifikasi tarif terbaru.</t>
+  </si>
+  <si>
+    <t>Batas Upah JP</t>
+  </si>
+  <si>
+    <t>Rp 11.086.300 (Permenaker 2024). Verifikasi apakah ada penyesuaian tahun berjalan.</t>
   </si>
   <si>
     <t>BPJS Contributions</t>
   </si>
   <si>
     <t>Employee and company BPJS contributions per employee.</t>
   </si>
   <si>
     <t>Employee No.</t>
   </si>
   <si>
     <t>Employee Name</t>
   </si>
   <si>
     <t>Dept</t>
   </si>
   <si>
     <t>Gross Salary</t>
   </si>
   <si>
     <t>Emp JHT</t>
   </si>
   <si>
     <t>Emp JP</t>
   </si>
@@ -645,51 +666,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
@@ -823,365 +844,394 @@
         <v>0.0024</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="6">
         <v>0.003</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="7">
         <v>11086300</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7">
         <v>12000000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="16" style="7" customWidth="1"/>
     <col min="5" max="7" width="12" style="7" customWidth="1"/>
     <col min="8" max="8" width="14" style="7" customWidth="1"/>
     <col min="9" max="13" width="12" style="7" customWidth="1"/>
     <col min="14" max="15" width="14" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C4" s="10" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G4" s="11" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H4" s="11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="I4" s="11" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J4" s="11" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K4" s="11" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L4" s="11" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M4" s="11" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N4" s="11" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O4" s="11" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D5" s="12">
         <v>7500000</v>
       </c>
       <c r="E5" s="12">
         <f>D5*Setup!$B$14</f>
       </c>
       <c r="F5" s="12">
         <f>MIN(D5,Setup!$B$22)*Setup!$B$16</f>
       </c>
       <c r="G5" s="12">
         <f>MIN(D5,Setup!$B$23)*Setup!$B$18</f>
       </c>
       <c r="H5" s="12">
         <f>SUM(E5:G5)</f>
       </c>
       <c r="I5" s="12">
         <f>D5*Setup!$B$15</f>
       </c>
       <c r="J5" s="12">
         <f>MIN(D5,Setup!$B$22)*Setup!$B$17</f>
       </c>
       <c r="K5" s="12">
         <f>D5*Setup!$B$20</f>
       </c>
       <c r="L5" s="12">
         <f>D5*Setup!$B$21</f>
       </c>
       <c r="M5" s="12">
         <f>MIN(D5,Setup!$B$23)*Setup!$B$19</f>
       </c>
       <c r="N5" s="12">
         <f>SUM(I5:M5)</f>
       </c>
       <c r="O5" s="12">
         <f>H5+N5</f>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D6" s="14">
         <v>12000000</v>
       </c>
       <c r="E6" s="14">
         <f>D6*Setup!$B$14</f>
       </c>
       <c r="F6" s="14">
         <f>MIN(D6,Setup!$B$22)*Setup!$B$16</f>
       </c>
       <c r="G6" s="14">
         <f>MIN(D6,Setup!$B$23)*Setup!$B$18</f>
       </c>
       <c r="H6" s="14">
         <f>SUM(E6:G6)</f>
       </c>
       <c r="I6" s="14">
         <f>D6*Setup!$B$15</f>
       </c>
       <c r="J6" s="14">
         <f>MIN(D6,Setup!$B$22)*Setup!$B$17</f>
       </c>
       <c r="K6" s="14">
         <f>D6*Setup!$B$20</f>
       </c>
       <c r="L6" s="14">
         <f>D6*Setup!$B$21</f>
       </c>
       <c r="M6" s="14">
         <f>MIN(D6,Setup!$B$23)*Setup!$B$19</f>
       </c>
       <c r="N6" s="14">
         <f>SUM(I6:M6)</f>
       </c>
       <c r="O6" s="14">
         <f>H6+N6</f>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D7" s="12">
         <v>6800000</v>
       </c>
       <c r="E7" s="12">
         <f>D7*Setup!$B$14</f>
       </c>
       <c r="F7" s="12">
         <f>MIN(D7,Setup!$B$22)*Setup!$B$16</f>
       </c>
       <c r="G7" s="12">
         <f>MIN(D7,Setup!$B$23)*Setup!$B$18</f>
       </c>
       <c r="H7" s="12">
         <f>SUM(E7:G7)</f>
       </c>
       <c r="I7" s="12">
         <f>D7*Setup!$B$15</f>
       </c>
       <c r="J7" s="12">
         <f>MIN(D7,Setup!$B$22)*Setup!$B$17</f>
       </c>
       <c r="K7" s="12">
         <f>D7*Setup!$B$20</f>
       </c>
       <c r="L7" s="12">
         <f>D7*Setup!$B$21</f>
       </c>
       <c r="M7" s="12">
         <f>MIN(D7,Setup!$B$23)*Setup!$B$19</f>
       </c>
       <c r="N7" s="12">
         <f>SUM(I7:M7)</f>
       </c>
       <c r="O7" s="12">
         <f>H7+N7</f>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="13" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D8" s="14">
         <v>5500000</v>
       </c>
       <c r="E8" s="14">
         <f>D8*Setup!$B$14</f>
       </c>
       <c r="F8" s="14">
         <f>MIN(D8,Setup!$B$22)*Setup!$B$16</f>
       </c>
       <c r="G8" s="14">
         <f>MIN(D8,Setup!$B$23)*Setup!$B$18</f>
       </c>
       <c r="H8" s="14">
         <f>SUM(E8:G8)</f>
       </c>
       <c r="I8" s="14">
         <f>D8*Setup!$B$15</f>
       </c>
       <c r="J8" s="14">
         <f>MIN(D8,Setup!$B$22)*Setup!$B$17</f>
       </c>
       <c r="K8" s="14">
         <f>D8*Setup!$B$20</f>
       </c>
       <c r="L8" s="14">
         <f>D8*Setup!$B$21</f>
       </c>
       <c r="M8" s="14">
         <f>MIN(D8,Setup!$B$23)*Setup!$B$19</f>
       </c>
       <c r="N8" s="14">
         <f>SUM(I8:M8)</f>
       </c>
       <c r="O8" s="14">
         <f>H8+N8</f>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D9" s="12">
         <v>6200000</v>
       </c>
       <c r="E9" s="12">
         <f>D9*Setup!$B$14</f>
       </c>
       <c r="F9" s="12">
         <f>MIN(D9,Setup!$B$22)*Setup!$B$16</f>
       </c>
       <c r="G9" s="12">
         <f>MIN(D9,Setup!$B$23)*Setup!$B$18</f>
       </c>
       <c r="H9" s="12">
         <f>SUM(E9:G9)</f>
       </c>
       <c r="I9" s="12">
         <f>D9*Setup!$B$15</f>
       </c>
       <c r="J9" s="12">
         <f>MIN(D9,Setup!$B$22)*Setup!$B$17</f>
       </c>
       <c r="K9" s="12">
         <f>D9*Setup!$B$20</f>
       </c>
@@ -1207,177 +1257,177 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="24" style="7" customWidth="1"/>
     <col min="4" max="4" width="22" style="7" customWidth="1"/>
     <col min="5" max="5" width="18" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
     <row r="2" ht="32" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C5" s="12">
         <f>'BPJS Contributions'!H5</f>
       </c>
       <c r="D5" s="12">
         <f>'BPJS Contributions'!N5</f>
       </c>
       <c r="E5" s="12">
         <f>'BPJS Contributions'!O5</f>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C6" s="14">
         <f>'BPJS Contributions'!H6</f>
       </c>
       <c r="D6" s="14">
         <f>'BPJS Contributions'!N6</f>
       </c>
       <c r="E6" s="14">
         <f>'BPJS Contributions'!O6</f>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C7" s="12">
         <f>'BPJS Contributions'!H7</f>
       </c>
       <c r="D7" s="12">
         <f>'BPJS Contributions'!N7</f>
       </c>
       <c r="E7" s="12">
         <f>'BPJS Contributions'!O7</f>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C8" s="14">
         <f>'BPJS Contributions'!H8</f>
       </c>
       <c r="D8" s="14">
         <f>'BPJS Contributions'!N8</f>
       </c>
       <c r="E8" s="14">
         <f>'BPJS Contributions'!O8</f>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C9" s="12">
         <f>'BPJS Contributions'!H9</f>
       </c>
       <c r="D9" s="12">
         <f>'BPJS Contributions'!N9</f>
       </c>
       <c r="E9" s="12">
         <f>'BPJS Contributions'!O9</f>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="14">
         <f>SUM(C5:C9)</f>
       </c>
       <c r="D10" s="14">
         <f>SUM(D5:D9)</f>
       </c>
       <c r="E10" s="14">
         <f>SUM(E5:E9)</f>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>