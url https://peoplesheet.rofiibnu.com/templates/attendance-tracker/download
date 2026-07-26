--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -673,51 +673,51 @@
       <c r="C7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4">
-        <v>46174</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH25"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">